--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -131,77 +131,104 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DB3D749" w14:textId="4AB7D826" w:rsidR="004F2FE1" w:rsidRPr="007E6239" w:rsidRDefault="002E12A2" w:rsidP="007D7DB5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E6239">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">TAGESSCHULE DER VOLKSSCHULE MADISWIL </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="019896A8" w14:textId="0CFFA5C3" w:rsidR="007D7DB5" w:rsidRPr="007E6239" w:rsidRDefault="009F7F3E" w:rsidP="007765D4">
+    <w:p w14:paraId="019896A8" w14:textId="6DB27960" w:rsidR="007D7DB5" w:rsidRPr="007E6239" w:rsidRDefault="009F7F3E" w:rsidP="007765D4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E6239">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">AB </w:t>
       </w:r>
       <w:r w:rsidR="007D7DB5" w:rsidRPr="007E6239">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>SCHULJAHR 2025 / 2026</w:t>
+        <w:t>SCHULJAHR 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00397E4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="007D7DB5" w:rsidRPr="007E6239">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00397E4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F589867" w14:textId="77777777" w:rsidR="007765D4" w:rsidRPr="007765D4" w:rsidRDefault="007765D4" w:rsidP="007765D4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6502BA8A" w14:textId="6482CD0F" w:rsidR="0031031E" w:rsidRPr="00090E76" w:rsidRDefault="002B4E0F" w:rsidP="002E12A2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:bCs/>
@@ -1149,132 +1176,225 @@
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Anmeldeformular</w:t>
       </w:r>
       <w:r w:rsidR="00201194">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008974E8" w:rsidRPr="00B445D6">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Tagesschule der Volksschule Madiswil</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B73C192" w14:textId="0C4BE6E1" w:rsidR="008974E8" w:rsidRDefault="00201194" w:rsidP="00201194">
+    <w:p w14:paraId="3B73C192" w14:textId="5DA33564" w:rsidR="008974E8" w:rsidRDefault="00201194" w:rsidP="00201194">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">ab </w:t>
       </w:r>
       <w:r w:rsidR="008974E8" w:rsidRPr="00B445D6">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Schuljahr</w:t>
       </w:r>
       <w:r w:rsidR="006461E5" w:rsidRPr="00B445D6">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2025/2026</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00397E4D">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="006461E5" w:rsidRPr="00B445D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidR="00397E4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7438B554" w14:textId="3E8AFAD5" w:rsidR="00053CF5" w:rsidRPr="00053CF5" w:rsidRDefault="00053CF5" w:rsidP="00053CF5">
+    <w:p w14:paraId="15EBA7A1" w14:textId="77777777" w:rsidR="00053CF5" w:rsidRDefault="00053CF5" w:rsidP="00201194">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7438B554" w14:textId="47C3E8EF" w:rsidR="00053CF5" w:rsidRPr="00053CF5" w:rsidRDefault="00053CF5" w:rsidP="00053CF5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00053CF5">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Anmeldefrist fürs Schuljahr 2025/26 ist Freitag, 13. Juni 2025</w:t>
+        <w:t>Anmeldefrist fürs Schuljahr 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00397E4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00053CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r w:rsidR="00397E4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00053CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ist Freitag, 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00397E4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00053CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Juni 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00397E4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B750EF2" w14:textId="27924D36" w:rsidR="00053CF5" w:rsidRPr="00053CF5" w:rsidRDefault="00053CF5" w:rsidP="00053CF5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00053CF5">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -2327,51 +2447,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18CE8F03" w14:textId="77777777" w:rsidR="003321B6" w:rsidRDefault="003321B6" w:rsidP="003321B6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="475119F1" w14:textId="591CC6CE" w:rsidR="003321B6" w:rsidRPr="00E02FC0" w:rsidRDefault="000D785D" w:rsidP="003321B6">
+          <w:p w14:paraId="475119F1" w14:textId="591CC6CE" w:rsidR="003321B6" w:rsidRPr="00E02FC0" w:rsidRDefault="006C2420" w:rsidP="003321B6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   <w:vanish/>
                 </w:rPr>
                 <w:id w:val="-734860872"/>
                 <w:placeholder>
                   <w:docPart w:val="22F1D13661A746FC9D447D5AC349FBDC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00860553" w:rsidRPr="00C95FDB">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                     <w:vanish/>
                   </w:rPr>
@@ -2404,111 +2524,117 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E4FCC3A" w14:textId="77777777" w:rsidR="003321B6" w:rsidRDefault="003321B6" w:rsidP="003321B6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="365AAC88" w14:textId="1D921AE5" w:rsidR="003321B6" w:rsidRPr="00E02FC0" w:rsidRDefault="000D785D" w:rsidP="003321B6">
+          <w:p w14:paraId="365AAC88" w14:textId="1D921AE5" w:rsidR="003321B6" w:rsidRPr="00E02FC0" w:rsidRDefault="006C2420" w:rsidP="003321B6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   <w:vanish/>
                 </w:rPr>
                 <w:id w:val="213548805"/>
                 <w:placeholder>
                   <w:docPart w:val="9FFC15EF885146EDABA0EA22A1CDF53E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00860553" w:rsidRPr="00C95FDB">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                     <w:vanish/>
                   </w:rPr>
                   <w:t>Text eingeben</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003321B6" w14:paraId="6F7089A8" w14:textId="77777777" w:rsidTr="000406B5">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1759E9F1" w14:textId="3EDC5676" w:rsidR="003321B6" w:rsidRPr="003321B6" w:rsidRDefault="003321B6" w:rsidP="003321B6">
+          <w:p w14:paraId="1759E9F1" w14:textId="61FC974D" w:rsidR="003321B6" w:rsidRPr="003321B6" w:rsidRDefault="003321B6" w:rsidP="003321B6">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Platzhaltertext"/>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02FC0">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               </w:rPr>
-              <w:t>Klasse, Lehrperson ab August 2025</w:t>
+              <w:t>Klasse, Lehrperson ab August 202</w:t>
+            </w:r>
+            <w:r w:rsidR="0048516E">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00C95FDB">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   <w:vanish/>
                 </w:rPr>
                 <w:id w:val="-412850908"/>
                 <w:placeholder>
                   <w:docPart w:val="CF9AD065332940CF8D6793A4CFC44BDF"/>
                 </w:placeholder>
                 <w:temporary/>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C95FDB" w:rsidRPr="00C95FDB">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
@@ -4801,51 +4927,51 @@
       <w:r w:rsidRPr="00E02FC0">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">omepage </w:t>
       </w:r>
       <w:r w:rsidR="00416C5E" w:rsidRPr="00E02FC0">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">veröffentlicht </w:t>
       </w:r>
       <w:r w:rsidRPr="00E02FC0">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>werden?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8351B2" w14:textId="6A50551D" w:rsidR="00B63217" w:rsidRPr="00E02FC0" w:rsidRDefault="000D785D" w:rsidP="007D02D4">
+    <w:p w14:paraId="6E8351B2" w14:textId="6A50551D" w:rsidR="00B63217" w:rsidRPr="00E02FC0" w:rsidRDefault="006C2420" w:rsidP="007D02D4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1705983142"/>
           <w:lock w:val="sdtLocked"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0035107F">
@@ -4951,51 +5077,51 @@
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9524" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="8107"/>
       </w:tblGrid>
       <w:tr w:rsidR="0035107F" w14:paraId="2351F241" w14:textId="77777777" w:rsidTr="0035107F">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11699317" w14:textId="616E4880" w:rsidR="0035107F" w:rsidRDefault="000D785D" w:rsidP="0035107F">
+          <w:p w14:paraId="11699317" w14:textId="616E4880" w:rsidR="0035107F" w:rsidRDefault="006C2420" w:rsidP="0035107F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   <w:b/>
                   <w:color w:val="FF0000"/>
                   <w:sz w:val="44"/>
                   <w:szCs w:val="44"/>
                 </w:rPr>
                 <w:id w:val="380679146"/>
                 <w:lock w:val="sdtLocked"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -5530,51 +5656,54 @@
         </w:r>
         <w:r>
           <w:t>‬</w:t>
         </w:r>
         <w:r>
           <w:t>‬</w:t>
         </w:r>
         <w:r>
           <w:t>‬</w:t>
         </w:r>
         <w:r>
           <w:t>‬</w:t>
         </w:r>
         <w:r>
           <w:t>‬</w:t>
         </w:r>
         <w:r>
           <w:t>‬</w:t>
         </w:r>
         <w:r>
           <w:t>‬</w:t>
         </w:r>
         <w:r>
           <w:t>‬</w:t>
         </w:r>
-        <w:r w:rsidR="000D785D">
+        <w:r>
+          <w:t>‬</w:t>
+        </w:r>
+        <w:r w:rsidR="006C2420">
           <w:t>‬</w:t>
         </w:r>
       </w:bdo>
     </w:p>
     <w:p w14:paraId="120F2A63" w14:textId="77777777" w:rsidR="00E02FC0" w:rsidRPr="00DF023A" w:rsidRDefault="00E02FC0" w:rsidP="00416C5E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8789"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FF1A09C" w14:textId="77777777" w:rsidR="006128DA" w:rsidRPr="00DF023A" w:rsidRDefault="006128DA" w:rsidP="00416C5E">
       <w:pPr>
@@ -5735,71 +5864,71 @@
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0035107F">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007D02D4" w:rsidRPr="008971E5" w:rsidSect="0001213B">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="401" w:right="1134" w:bottom="910" w:left="1418" w:header="709" w:footer="373" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D544B2C" w14:textId="77777777" w:rsidR="000844A7" w:rsidRDefault="000844A7" w:rsidP="00416C5E">
+    <w:p w14:paraId="6172C7FA" w14:textId="77777777" w:rsidR="006C2420" w:rsidRDefault="006C2420" w:rsidP="00416C5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CF1F06B" w14:textId="77777777" w:rsidR="000844A7" w:rsidRDefault="000844A7" w:rsidP="00416C5E">
+    <w:p w14:paraId="318F4371" w14:textId="77777777" w:rsidR="006C2420" w:rsidRDefault="006C2420" w:rsidP="00416C5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="450D10A9" w14:textId="77777777" w:rsidR="000844A7" w:rsidRDefault="000844A7">
+    <w:p w14:paraId="09531A25" w14:textId="77777777" w:rsidR="006C2420" w:rsidRDefault="006C2420">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5816,51 +5945,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -5912,71 +6040,71 @@
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve"> / </w:t>
     </w:r>
     <w:r w:rsidRPr="00C1579E">
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>062 965 16 26; www.schule-madiswil.ch</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5384489C" w14:textId="77777777" w:rsidR="00416C5E" w:rsidRDefault="00416C5E">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77328B32" w14:textId="77777777" w:rsidR="000844A7" w:rsidRDefault="000844A7" w:rsidP="00416C5E">
+    <w:p w14:paraId="0F044151" w14:textId="77777777" w:rsidR="006C2420" w:rsidRDefault="006C2420" w:rsidP="00416C5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14E89B01" w14:textId="77777777" w:rsidR="000844A7" w:rsidRDefault="000844A7" w:rsidP="00416C5E">
+    <w:p w14:paraId="13A5D00E" w14:textId="77777777" w:rsidR="006C2420" w:rsidRDefault="006C2420" w:rsidP="00416C5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="22A2A052" w14:textId="77777777" w:rsidR="000844A7" w:rsidRDefault="000844A7">
+    <w:p w14:paraId="2968538A" w14:textId="77777777" w:rsidR="006C2420" w:rsidRDefault="006C2420">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08362418"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BB0A2504"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -7629,325 +7757,330 @@
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2129083065">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1193958794">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="73554708">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="525993992">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1596548917">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="586380772">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="kXbo4SYBrF9eUh2QJ2r8CH6oB1HpQHVnwf28KJlP8o3S5B1WdSGJ7Jjt15NWT6Wi8gec7fFc+wXXMgpyHE3DtQ==" w:salt="ApAaL34iw6mN3p7s9zVj0Q=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="7+pOC/knnispjO4yarhGZuIdmBWChTOAG+sH8OIk0aWb/OtQUiMRvwzx5DyIF76oSE9ZkKNEWqeK5EVQhZUr0g==" w:salt="NezLAn76JBsg8OO41Tl6FA=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DD2CD3"/>
     <w:rsid w:val="0001213B"/>
     <w:rsid w:val="00025CE2"/>
     <w:rsid w:val="000406B5"/>
     <w:rsid w:val="000509F3"/>
     <w:rsid w:val="00053CF5"/>
     <w:rsid w:val="000549AC"/>
     <w:rsid w:val="00061AD1"/>
     <w:rsid w:val="000679D3"/>
     <w:rsid w:val="000844A7"/>
     <w:rsid w:val="0008605C"/>
     <w:rsid w:val="00090E76"/>
     <w:rsid w:val="000A0A9D"/>
     <w:rsid w:val="000C549B"/>
     <w:rsid w:val="001224D0"/>
     <w:rsid w:val="00124710"/>
     <w:rsid w:val="00130BF3"/>
     <w:rsid w:val="00140F46"/>
     <w:rsid w:val="001526AE"/>
     <w:rsid w:val="00163DC0"/>
     <w:rsid w:val="0016575B"/>
     <w:rsid w:val="001713A3"/>
     <w:rsid w:val="00190BB9"/>
     <w:rsid w:val="00192EF6"/>
     <w:rsid w:val="001950E8"/>
     <w:rsid w:val="0019516B"/>
-    <w:rsid w:val="001A3066"/>
     <w:rsid w:val="001A38D1"/>
     <w:rsid w:val="001A3B38"/>
     <w:rsid w:val="001C6FA9"/>
     <w:rsid w:val="001D467A"/>
     <w:rsid w:val="001E6059"/>
     <w:rsid w:val="00200F05"/>
     <w:rsid w:val="00201194"/>
     <w:rsid w:val="0021740A"/>
     <w:rsid w:val="0022309B"/>
     <w:rsid w:val="00225C5D"/>
     <w:rsid w:val="00232909"/>
     <w:rsid w:val="00240249"/>
     <w:rsid w:val="00252BAD"/>
     <w:rsid w:val="00253E5D"/>
     <w:rsid w:val="00256CA6"/>
     <w:rsid w:val="002612C9"/>
     <w:rsid w:val="00266285"/>
     <w:rsid w:val="002666DB"/>
     <w:rsid w:val="0027315B"/>
     <w:rsid w:val="00280DAC"/>
     <w:rsid w:val="002A1770"/>
     <w:rsid w:val="002A4AF0"/>
     <w:rsid w:val="002B0F56"/>
     <w:rsid w:val="002B4E0F"/>
     <w:rsid w:val="002C2986"/>
     <w:rsid w:val="002C5A08"/>
     <w:rsid w:val="002C7B99"/>
     <w:rsid w:val="002D092B"/>
     <w:rsid w:val="002D7DBA"/>
     <w:rsid w:val="002E12A2"/>
     <w:rsid w:val="002E5184"/>
     <w:rsid w:val="002F20EE"/>
     <w:rsid w:val="002F7F36"/>
     <w:rsid w:val="003059E7"/>
     <w:rsid w:val="0031031E"/>
     <w:rsid w:val="003321B6"/>
     <w:rsid w:val="00334B46"/>
     <w:rsid w:val="0035107F"/>
     <w:rsid w:val="00354DB9"/>
     <w:rsid w:val="00380776"/>
     <w:rsid w:val="00382095"/>
     <w:rsid w:val="00382C24"/>
     <w:rsid w:val="00394A6D"/>
     <w:rsid w:val="00395BDD"/>
     <w:rsid w:val="003971F0"/>
+    <w:rsid w:val="00397E4D"/>
     <w:rsid w:val="003B2252"/>
     <w:rsid w:val="003D6F42"/>
     <w:rsid w:val="003D7ABE"/>
     <w:rsid w:val="003F252B"/>
+    <w:rsid w:val="003F5DCC"/>
     <w:rsid w:val="00411859"/>
     <w:rsid w:val="00416C5E"/>
     <w:rsid w:val="00423D01"/>
     <w:rsid w:val="004260D5"/>
     <w:rsid w:val="004726DE"/>
     <w:rsid w:val="00477194"/>
     <w:rsid w:val="004812BA"/>
+    <w:rsid w:val="0048516E"/>
     <w:rsid w:val="0049402B"/>
     <w:rsid w:val="004A084F"/>
     <w:rsid w:val="004A36CE"/>
     <w:rsid w:val="004C4B16"/>
     <w:rsid w:val="004C5972"/>
     <w:rsid w:val="004E7A74"/>
     <w:rsid w:val="004F1483"/>
     <w:rsid w:val="004F2FE1"/>
     <w:rsid w:val="004F4479"/>
     <w:rsid w:val="00513687"/>
     <w:rsid w:val="0053210E"/>
     <w:rsid w:val="0055147A"/>
     <w:rsid w:val="00554E7B"/>
     <w:rsid w:val="00576F8E"/>
     <w:rsid w:val="005B2E77"/>
     <w:rsid w:val="005C5A06"/>
     <w:rsid w:val="005C6E96"/>
     <w:rsid w:val="005D3A19"/>
     <w:rsid w:val="006007B0"/>
     <w:rsid w:val="00602E4B"/>
     <w:rsid w:val="00605563"/>
     <w:rsid w:val="006117A5"/>
     <w:rsid w:val="006128DA"/>
     <w:rsid w:val="00617063"/>
     <w:rsid w:val="00637521"/>
     <w:rsid w:val="006461E5"/>
     <w:rsid w:val="0064743E"/>
     <w:rsid w:val="00656C80"/>
     <w:rsid w:val="006765F5"/>
     <w:rsid w:val="00682F72"/>
     <w:rsid w:val="00693513"/>
+    <w:rsid w:val="006C2420"/>
     <w:rsid w:val="006C7AA8"/>
     <w:rsid w:val="006D48BB"/>
     <w:rsid w:val="006D5B1B"/>
     <w:rsid w:val="006E47AF"/>
     <w:rsid w:val="006F4B09"/>
     <w:rsid w:val="006F54CC"/>
     <w:rsid w:val="006F6FDC"/>
     <w:rsid w:val="006F71E9"/>
     <w:rsid w:val="00705B35"/>
     <w:rsid w:val="00710774"/>
     <w:rsid w:val="007154C1"/>
     <w:rsid w:val="00720737"/>
     <w:rsid w:val="007218F2"/>
     <w:rsid w:val="0074716F"/>
     <w:rsid w:val="007611B9"/>
     <w:rsid w:val="007765D4"/>
     <w:rsid w:val="007802FC"/>
     <w:rsid w:val="007806E4"/>
     <w:rsid w:val="00783855"/>
     <w:rsid w:val="00794C20"/>
     <w:rsid w:val="007B3384"/>
     <w:rsid w:val="007D02D4"/>
     <w:rsid w:val="007D2040"/>
     <w:rsid w:val="007D7DB5"/>
     <w:rsid w:val="007E2EDC"/>
     <w:rsid w:val="007E476C"/>
     <w:rsid w:val="007E6239"/>
     <w:rsid w:val="00805C3A"/>
     <w:rsid w:val="00822B2B"/>
     <w:rsid w:val="008312C3"/>
     <w:rsid w:val="00840BDA"/>
+    <w:rsid w:val="00846E4C"/>
     <w:rsid w:val="0084756D"/>
     <w:rsid w:val="00860553"/>
     <w:rsid w:val="0087331D"/>
     <w:rsid w:val="00890FF7"/>
     <w:rsid w:val="008971E5"/>
     <w:rsid w:val="008974E8"/>
     <w:rsid w:val="008D4E71"/>
     <w:rsid w:val="008E4CFD"/>
     <w:rsid w:val="008E6852"/>
     <w:rsid w:val="008F0E65"/>
     <w:rsid w:val="00905AB1"/>
     <w:rsid w:val="00921097"/>
     <w:rsid w:val="0093188D"/>
     <w:rsid w:val="0094642C"/>
     <w:rsid w:val="00953F6E"/>
     <w:rsid w:val="00960005"/>
     <w:rsid w:val="00962F94"/>
     <w:rsid w:val="009821C9"/>
     <w:rsid w:val="00990270"/>
     <w:rsid w:val="009A4173"/>
     <w:rsid w:val="009B44AE"/>
     <w:rsid w:val="009B6FD0"/>
     <w:rsid w:val="009C0D9D"/>
     <w:rsid w:val="009C3226"/>
     <w:rsid w:val="009C5297"/>
     <w:rsid w:val="009D4CE6"/>
     <w:rsid w:val="009F7F3E"/>
     <w:rsid w:val="00A04B8E"/>
     <w:rsid w:val="00A21355"/>
     <w:rsid w:val="00A21CDE"/>
     <w:rsid w:val="00A23611"/>
     <w:rsid w:val="00A30EF8"/>
     <w:rsid w:val="00A35EAA"/>
     <w:rsid w:val="00A536A0"/>
     <w:rsid w:val="00A63106"/>
     <w:rsid w:val="00A73367"/>
     <w:rsid w:val="00A816A4"/>
     <w:rsid w:val="00A85E6C"/>
     <w:rsid w:val="00A9608A"/>
     <w:rsid w:val="00AA2062"/>
     <w:rsid w:val="00AA284C"/>
     <w:rsid w:val="00AA40C0"/>
     <w:rsid w:val="00AB1132"/>
     <w:rsid w:val="00AB2A21"/>
     <w:rsid w:val="00AD2B30"/>
-    <w:rsid w:val="00B053AB"/>
     <w:rsid w:val="00B17001"/>
     <w:rsid w:val="00B2378D"/>
     <w:rsid w:val="00B4131B"/>
     <w:rsid w:val="00B445D6"/>
     <w:rsid w:val="00B62C60"/>
     <w:rsid w:val="00B63217"/>
     <w:rsid w:val="00B65DD6"/>
     <w:rsid w:val="00B70929"/>
     <w:rsid w:val="00B814EC"/>
     <w:rsid w:val="00B90E06"/>
     <w:rsid w:val="00B945D0"/>
     <w:rsid w:val="00B9770D"/>
     <w:rsid w:val="00BC2ADD"/>
     <w:rsid w:val="00BC7B54"/>
     <w:rsid w:val="00BE358B"/>
     <w:rsid w:val="00BE560B"/>
     <w:rsid w:val="00BE77F6"/>
     <w:rsid w:val="00C07F77"/>
     <w:rsid w:val="00C1579E"/>
     <w:rsid w:val="00C22077"/>
     <w:rsid w:val="00C3615C"/>
     <w:rsid w:val="00C53BCC"/>
     <w:rsid w:val="00C80CAE"/>
     <w:rsid w:val="00C871FF"/>
     <w:rsid w:val="00C912F0"/>
     <w:rsid w:val="00C95FDB"/>
     <w:rsid w:val="00CA34E9"/>
     <w:rsid w:val="00CC4487"/>
+    <w:rsid w:val="00CC7FED"/>
     <w:rsid w:val="00CE0DC9"/>
     <w:rsid w:val="00CE1DB2"/>
     <w:rsid w:val="00CE7DE8"/>
     <w:rsid w:val="00CF3E4B"/>
     <w:rsid w:val="00D0729D"/>
     <w:rsid w:val="00D12358"/>
     <w:rsid w:val="00D20511"/>
+    <w:rsid w:val="00D270E7"/>
     <w:rsid w:val="00D345EB"/>
     <w:rsid w:val="00D42F03"/>
     <w:rsid w:val="00D47094"/>
     <w:rsid w:val="00D7623A"/>
     <w:rsid w:val="00D77C53"/>
     <w:rsid w:val="00D808F7"/>
     <w:rsid w:val="00D81760"/>
     <w:rsid w:val="00D910AB"/>
     <w:rsid w:val="00D964EF"/>
     <w:rsid w:val="00DA3952"/>
     <w:rsid w:val="00DC37FD"/>
     <w:rsid w:val="00DC7D11"/>
     <w:rsid w:val="00DD19DB"/>
     <w:rsid w:val="00DD2CD3"/>
     <w:rsid w:val="00DD7629"/>
     <w:rsid w:val="00DF023A"/>
     <w:rsid w:val="00DF73CA"/>
     <w:rsid w:val="00E02729"/>
     <w:rsid w:val="00E02FC0"/>
     <w:rsid w:val="00E05CA7"/>
     <w:rsid w:val="00E17F6D"/>
     <w:rsid w:val="00E2491D"/>
     <w:rsid w:val="00E27C5A"/>
     <w:rsid w:val="00E321BA"/>
     <w:rsid w:val="00E379C6"/>
+    <w:rsid w:val="00E576FB"/>
     <w:rsid w:val="00E828DA"/>
     <w:rsid w:val="00E85C9D"/>
     <w:rsid w:val="00E8679F"/>
     <w:rsid w:val="00E909CF"/>
     <w:rsid w:val="00E913E1"/>
     <w:rsid w:val="00EA0859"/>
     <w:rsid w:val="00EA358A"/>
     <w:rsid w:val="00EA7704"/>
     <w:rsid w:val="00EB0769"/>
     <w:rsid w:val="00EC5700"/>
     <w:rsid w:val="00ED2178"/>
     <w:rsid w:val="00F00A08"/>
     <w:rsid w:val="00F02901"/>
     <w:rsid w:val="00F04222"/>
     <w:rsid w:val="00F21602"/>
     <w:rsid w:val="00F24FEF"/>
     <w:rsid w:val="00F26DA8"/>
     <w:rsid w:val="00F30492"/>
     <w:rsid w:val="00F47D2B"/>
     <w:rsid w:val="00F53A87"/>
     <w:rsid w:val="00F57564"/>
     <w:rsid w:val="00F87367"/>
     <w:rsid w:val="00F94F92"/>
     <w:rsid w:val="00FB6182"/>
     <w:rsid w:val="00FB6CF8"/>
@@ -8831,1045 +8964,1045 @@
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5736461E47AB4D10AA2522BADA377AF4"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5C28557A-BB93-4B90-BB06-0212C6F6DD98}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A72852" w:rsidRDefault="004F617D" w:rsidP="004F617D">
+        <w:p w:rsidR="00A72852" w:rsidRDefault="008A154D" w:rsidP="008A154D">
           <w:pPr>
-            <w:pStyle w:val="5736461E47AB4D10AA2522BADA377AF41"/>
+            <w:pStyle w:val="5736461E47AB4D10AA2522BADA377AF4"/>
           </w:pPr>
           <w:r w:rsidRPr="00C95FDB">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               <w:vanish/>
             </w:rPr>
             <w:t>Text eingeben</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CF9AD065332940CF8D6793A4CFC44BDF"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EB93CEB5-8C2F-438E-920E-0B8C7C292053}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A72852" w:rsidRDefault="004F617D" w:rsidP="004F617D">
+        <w:p w:rsidR="00A72852" w:rsidRDefault="008A154D" w:rsidP="008A154D">
           <w:pPr>
-            <w:pStyle w:val="CF9AD065332940CF8D6793A4CFC44BDF2"/>
+            <w:pStyle w:val="CF9AD065332940CF8D6793A4CFC44BDF"/>
           </w:pPr>
           <w:r w:rsidRPr="00C95FDB">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               <w:vanish/>
             </w:rPr>
             <w:t>Text eingeben</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="69E537A272A5441E8DA07D81A1609F4D"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FC95E358-A3AD-4A00-90BB-CC1DEB9C0641}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C95D56" w:rsidRDefault="004F617D" w:rsidP="004F617D">
+        <w:p w:rsidR="00C95D56" w:rsidRDefault="008A154D" w:rsidP="008A154D">
           <w:pPr>
-            <w:pStyle w:val="69E537A272A5441E8DA07D81A1609F4D2"/>
+            <w:pStyle w:val="69E537A272A5441E8DA07D81A1609F4D"/>
           </w:pPr>
           <w:r w:rsidRPr="00C95FDB">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               <w:vanish/>
             </w:rPr>
             <w:t>Text eingeben</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0CA2D92DC3A64B2E82978B5E3DCB08AB"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D8B031B9-B874-4067-9193-C64B0E1D6C21}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C95D56" w:rsidRDefault="004F617D" w:rsidP="004F617D">
+        <w:p w:rsidR="00C95D56" w:rsidRDefault="008A154D" w:rsidP="008A154D">
           <w:pPr>
-            <w:pStyle w:val="0CA2D92DC3A64B2E82978B5E3DCB08AB2"/>
+            <w:pStyle w:val="0CA2D92DC3A64B2E82978B5E3DCB08AB"/>
           </w:pPr>
           <w:r w:rsidRPr="00C95FDB">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               <w:vanish/>
             </w:rPr>
             <w:t>Text eingeben</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B148AD4BE82346A6B56F37481F808DDC"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B1CE90BA-1E3F-4088-A340-8EEAF6BDBA76}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C95D56" w:rsidRDefault="004F617D" w:rsidP="004F617D">
+        <w:p w:rsidR="00C95D56" w:rsidRDefault="008A154D" w:rsidP="008A154D">
           <w:pPr>
-            <w:pStyle w:val="B148AD4BE82346A6B56F37481F808DDC2"/>
+            <w:pStyle w:val="B148AD4BE82346A6B56F37481F808DDC"/>
           </w:pPr>
           <w:r w:rsidRPr="00C95FDB">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               <w:vanish/>
             </w:rPr>
             <w:t>Text eingeben</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A8B4CCD06E2C4DE6A56093EC28A7BAB5"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{60E6B61E-7E76-4387-A7B3-0D8F954DCC8F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C95D56" w:rsidRDefault="004F617D" w:rsidP="004F617D">
+        <w:p w:rsidR="00C95D56" w:rsidRDefault="008A154D" w:rsidP="008A154D">
           <w:pPr>
-            <w:pStyle w:val="A8B4CCD06E2C4DE6A56093EC28A7BAB52"/>
+            <w:pStyle w:val="A8B4CCD06E2C4DE6A56093EC28A7BAB5"/>
           </w:pPr>
           <w:r w:rsidRPr="00C95FDB">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               <w:vanish/>
             </w:rPr>
             <w:t>Text eingeben</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3FD19937A5DE4871A103D8A925230083"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9309DE78-4AD1-48F0-BB8C-B9BEA1BEB2EE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C95D56" w:rsidRDefault="004F617D" w:rsidP="004F617D">
+        <w:p w:rsidR="00C95D56" w:rsidRDefault="008A154D" w:rsidP="008A154D">
           <w:pPr>
-            <w:pStyle w:val="3FD19937A5DE4871A103D8A9252300832"/>
+            <w:pStyle w:val="3FD19937A5DE4871A103D8A925230083"/>
           </w:pPr>
           <w:r w:rsidRPr="00C95FDB">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               <w:vanish/>
             </w:rPr>
             <w:t>Text eingeben</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="44E544A3978A470DB2196A7183C1754D"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FE935EBA-9E8C-452D-BFC3-E4C55D230888}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C95D56" w:rsidRDefault="004F617D" w:rsidP="004F617D">
+        <w:p w:rsidR="00C95D56" w:rsidRDefault="008A154D" w:rsidP="008A154D">
           <w:pPr>
-            <w:pStyle w:val="44E544A3978A470DB2196A7183C1754D2"/>
+            <w:pStyle w:val="44E544A3978A470DB2196A7183C1754D"/>
           </w:pPr>
           <w:r w:rsidRPr="00C95FDB">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               <w:vanish/>
             </w:rPr>
             <w:t>Text eingeben</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="06C851B61AFC4A04AD20B38D1D850688"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{24572073-A615-4FF1-A93C-266006B0BA70}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C95D56" w:rsidRDefault="004F617D" w:rsidP="004F617D">
+        <w:p w:rsidR="00C95D56" w:rsidRDefault="008A154D" w:rsidP="008A154D">
           <w:pPr>
-            <w:pStyle w:val="06C851B61AFC4A04AD20B38D1D8506882"/>
+            <w:pStyle w:val="06C851B61AFC4A04AD20B38D1D850688"/>
           </w:pPr>
           <w:r w:rsidRPr="00C95FDB">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               <w:vanish/>
             </w:rPr>
             <w:t>Text eingeben</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AAA7084987BB44CAB19963C4D1693C18"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CBCDA1AC-0E61-4881-95C3-C8BFB89DDF98}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C95D56" w:rsidRDefault="004F617D" w:rsidP="004F617D">
+        <w:p w:rsidR="00C95D56" w:rsidRDefault="008A154D" w:rsidP="008A154D">
           <w:pPr>
-            <w:pStyle w:val="AAA7084987BB44CAB19963C4D1693C182"/>
+            <w:pStyle w:val="AAA7084987BB44CAB19963C4D1693C18"/>
           </w:pPr>
           <w:r w:rsidRPr="00C95FDB">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               <w:vanish/>
             </w:rPr>
             <w:t>Text eingeben</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="567F4BF44C964425A371FE3CB1E4698C"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A88E5344-63AF-497B-A2D0-4430156C06A2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C95D56" w:rsidRDefault="004F617D" w:rsidP="004F617D">
+        <w:p w:rsidR="00C95D56" w:rsidRDefault="008A154D" w:rsidP="008A154D">
           <w:pPr>
-            <w:pStyle w:val="567F4BF44C964425A371FE3CB1E4698C2"/>
+            <w:pStyle w:val="567F4BF44C964425A371FE3CB1E4698C"/>
           </w:pPr>
           <w:r w:rsidRPr="00C95FDB">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               <w:vanish/>
             </w:rPr>
             <w:t>Text eingeben</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="24D5ECE559754054A793186F664E7C0D"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{41E934E2-4758-4C75-80E0-BCDA0F0B09D2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C95D56" w:rsidRDefault="004F617D" w:rsidP="004F617D">
+        <w:p w:rsidR="00C95D56" w:rsidRDefault="008A154D" w:rsidP="008A154D">
           <w:pPr>
-            <w:pStyle w:val="24D5ECE559754054A793186F664E7C0D2"/>
+            <w:pStyle w:val="24D5ECE559754054A793186F664E7C0D"/>
           </w:pPr>
           <w:r w:rsidRPr="00C95FDB">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               <w:vanish/>
             </w:rPr>
             <w:t>Text eingeben</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2F9554E187BC4660A1AA2B90F8638189"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4BA0F9DB-C7FA-47CF-9AC7-5AD738B30257}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C95D56" w:rsidRDefault="004F617D" w:rsidP="004F617D">
+        <w:p w:rsidR="00C95D56" w:rsidRDefault="008A154D" w:rsidP="008A154D">
           <w:pPr>
-            <w:pStyle w:val="2F9554E187BC4660A1AA2B90F86381892"/>
+            <w:pStyle w:val="2F9554E187BC4660A1AA2B90F8638189"/>
           </w:pPr>
           <w:r w:rsidRPr="00C95FDB">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               <w:vanish/>
             </w:rPr>
             <w:t>Text eingeben</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A6B52D1DB8284E31AED5CFF26D23A58A"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{837BF366-7FB1-4F27-B4ED-5E74AB1F62A7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C95D56" w:rsidRDefault="004F617D" w:rsidP="004F617D">
+        <w:p w:rsidR="00C95D56" w:rsidRDefault="008A154D" w:rsidP="008A154D">
           <w:pPr>
-            <w:pStyle w:val="A6B52D1DB8284E31AED5CFF26D23A58A2"/>
+            <w:pStyle w:val="A6B52D1DB8284E31AED5CFF26D23A58A"/>
           </w:pPr>
           <w:r w:rsidRPr="00C95FDB">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               <w:vanish/>
             </w:rPr>
             <w:t>Text eingeben</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="22F1D13661A746FC9D447D5AC349FBDC"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{11C32FCA-DD0C-42C9-9EEC-441EE9623555}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C95D56" w:rsidRDefault="004F617D" w:rsidP="004F617D">
+        <w:p w:rsidR="00C95D56" w:rsidRDefault="008A154D" w:rsidP="008A154D">
           <w:pPr>
-            <w:pStyle w:val="22F1D13661A746FC9D447D5AC349FBDC2"/>
+            <w:pStyle w:val="22F1D13661A746FC9D447D5AC349FBDC"/>
           </w:pPr>
           <w:r w:rsidRPr="00C95FDB">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               <w:vanish/>
             </w:rPr>
             <w:t>Text eingeben</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9FFC15EF885146EDABA0EA22A1CDF53E"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4F864047-969E-4090-A708-2BE66857F176}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C95D56" w:rsidRDefault="004F617D" w:rsidP="004F617D">
+        <w:p w:rsidR="00C95D56" w:rsidRDefault="008A154D" w:rsidP="008A154D">
           <w:pPr>
-            <w:pStyle w:val="9FFC15EF885146EDABA0EA22A1CDF53E2"/>
+            <w:pStyle w:val="9FFC15EF885146EDABA0EA22A1CDF53E"/>
           </w:pPr>
           <w:r w:rsidRPr="00C95FDB">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               <w:vanish/>
             </w:rPr>
             <w:t>Text eingeben</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D1DEFB02EFE0420A84152DDF57C4F3F7"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C0F264C5-6E4A-4FC8-BF9A-C59C60E18460}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C95D56" w:rsidRDefault="004F617D" w:rsidP="004F617D">
+        <w:p w:rsidR="00C95D56" w:rsidRDefault="008A154D" w:rsidP="008A154D">
           <w:pPr>
-            <w:pStyle w:val="D1DEFB02EFE0420A84152DDF57C4F3F72"/>
+            <w:pStyle w:val="D1DEFB02EFE0420A84152DDF57C4F3F7"/>
           </w:pPr>
           <w:r w:rsidRPr="00C95FDB">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               <w:vanish/>
             </w:rPr>
             <w:t>Text eingeben</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B06075DDBF284592A3E70262FF8F0369"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E4341D67-6277-4230-803B-A849A27E5148}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C95D56" w:rsidRDefault="004F617D" w:rsidP="004F617D">
+        <w:p w:rsidR="00C95D56" w:rsidRDefault="008A154D" w:rsidP="008A154D">
           <w:pPr>
-            <w:pStyle w:val="B06075DDBF284592A3E70262FF8F03692"/>
+            <w:pStyle w:val="B06075DDBF284592A3E70262FF8F0369"/>
           </w:pPr>
           <w:r w:rsidRPr="00C95FDB">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               <w:vanish/>
             </w:rPr>
             <w:t>Text eingeben</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A53C76C607094F26AA40ED072011E965"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E54417F9-6DE8-4FE0-B8AE-5EAAFCB199DA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C95D56" w:rsidRDefault="004F617D" w:rsidP="004F617D">
+        <w:p w:rsidR="00C95D56" w:rsidRDefault="008A154D" w:rsidP="008A154D">
           <w:pPr>
-            <w:pStyle w:val="A53C76C607094F26AA40ED072011E9652"/>
+            <w:pStyle w:val="A53C76C607094F26AA40ED072011E965"/>
           </w:pPr>
           <w:r w:rsidRPr="00C95FDB">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               <w:vanish/>
             </w:rPr>
             <w:t>Text eingeben</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="07794BC90FAF4F309EE961A584879606"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C7BAA26B-6538-40A9-9C8D-A92E84B0F263}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C95D56" w:rsidRDefault="004F617D" w:rsidP="004F617D">
+        <w:p w:rsidR="00C95D56" w:rsidRDefault="008A154D" w:rsidP="008A154D">
           <w:pPr>
-            <w:pStyle w:val="07794BC90FAF4F309EE961A5848796062"/>
+            <w:pStyle w:val="07794BC90FAF4F309EE961A584879606"/>
           </w:pPr>
           <w:r w:rsidRPr="00C95FDB">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               <w:vanish/>
             </w:rPr>
             <w:t>Text eingeben</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9C07BE828A2843D8B9809C81744B8DCE"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3A787210-B3D2-4857-AD42-C20992C4C011}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C95D56" w:rsidRDefault="004F617D" w:rsidP="004F617D">
+        <w:p w:rsidR="00C95D56" w:rsidRDefault="008A154D" w:rsidP="008A154D">
           <w:pPr>
-            <w:pStyle w:val="9C07BE828A2843D8B9809C81744B8DCE2"/>
+            <w:pStyle w:val="9C07BE828A2843D8B9809C81744B8DCE"/>
           </w:pPr>
           <w:r w:rsidRPr="00C95FDB">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               <w:vanish/>
             </w:rPr>
             <w:t>Text eingeben</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="49F7635673C74B948D8C94626468F079"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A56E8EBA-5F38-4AB6-8D1A-46753D7FB380}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C95D56" w:rsidRDefault="004F617D" w:rsidP="004F617D">
+        <w:p w:rsidR="00C95D56" w:rsidRDefault="008A154D" w:rsidP="008A154D">
           <w:pPr>
-            <w:pStyle w:val="49F7635673C74B948D8C94626468F0792"/>
+            <w:pStyle w:val="49F7635673C74B948D8C94626468F079"/>
           </w:pPr>
           <w:r w:rsidRPr="00C95FDB">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               <w:vanish/>
             </w:rPr>
             <w:t>Text eingeben</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0397DE50F49B4779A61A76FD13F016DA"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{991B215C-473A-41EC-A433-8DFBC96F6D02}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C95D56" w:rsidRDefault="004F617D" w:rsidP="004F617D">
+        <w:p w:rsidR="00C95D56" w:rsidRDefault="008A154D" w:rsidP="008A154D">
           <w:pPr>
-            <w:pStyle w:val="0397DE50F49B4779A61A76FD13F016DA2"/>
+            <w:pStyle w:val="0397DE50F49B4779A61A76FD13F016DA"/>
           </w:pPr>
           <w:r w:rsidRPr="00C95FDB">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               <w:vanish/>
             </w:rPr>
             <w:t>Text eingeben</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CF7F7CE1AA8849B98F40B00B0E1C83E4"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E1B3F346-1F78-41D1-8E61-9B1899F5135D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C95D56" w:rsidRDefault="004F617D" w:rsidP="004F617D">
+        <w:p w:rsidR="00C95D56" w:rsidRDefault="008A154D" w:rsidP="008A154D">
           <w:pPr>
-            <w:pStyle w:val="CF7F7CE1AA8849B98F40B00B0E1C83E42"/>
+            <w:pStyle w:val="CF7F7CE1AA8849B98F40B00B0E1C83E4"/>
           </w:pPr>
           <w:r w:rsidRPr="00C95FDB">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               <w:vanish/>
             </w:rPr>
             <w:t>Text eingeben</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FB24212370284936AB9C9EB124E0B95A"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A31C19E6-AE7F-410F-9522-C68A2D7BAEC9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C95D56" w:rsidRDefault="004F617D" w:rsidP="004F617D">
+        <w:p w:rsidR="00C95D56" w:rsidRDefault="008A154D" w:rsidP="008A154D">
           <w:pPr>
-            <w:pStyle w:val="FB24212370284936AB9C9EB124E0B95A2"/>
+            <w:pStyle w:val="FB24212370284936AB9C9EB124E0B95A"/>
           </w:pPr>
           <w:r w:rsidRPr="00C95FDB">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               <w:vanish/>
             </w:rPr>
             <w:t>Text eingeben</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A51C4D6D640E4DFE9A9CA510CE78B24A"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0B765F26-D488-4972-82CE-FD2EB4B352CD}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C95D56" w:rsidRDefault="004F617D" w:rsidP="004F617D">
+        <w:p w:rsidR="00C95D56" w:rsidRDefault="008A154D" w:rsidP="008A154D">
           <w:pPr>
-            <w:pStyle w:val="A51C4D6D640E4DFE9A9CA510CE78B24A2"/>
+            <w:pStyle w:val="A51C4D6D640E4DFE9A9CA510CE78B24A"/>
           </w:pPr>
           <w:r w:rsidRPr="00C95FDB">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               <w:vanish/>
             </w:rPr>
             <w:t>Text eingeben</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="97F888D19BFD444D8E6BAC41E57426F6"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9243FF96-28EB-46C3-82B9-C21218F4D510}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C95D56" w:rsidRDefault="004F617D" w:rsidP="004F617D">
+        <w:p w:rsidR="00C95D56" w:rsidRDefault="008A154D" w:rsidP="008A154D">
           <w:pPr>
-            <w:pStyle w:val="97F888D19BFD444D8E6BAC41E57426F62"/>
+            <w:pStyle w:val="97F888D19BFD444D8E6BAC41E57426F6"/>
           </w:pPr>
           <w:r w:rsidRPr="00C95FDB">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               <w:vanish/>
             </w:rPr>
             <w:t>Text eingeben</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="862F8F971BFF414890A6E0D88B5EF27E"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E74B06C8-5EE0-4EC2-AB3F-06ECDD0236E7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C95D56" w:rsidRDefault="004F617D" w:rsidP="004F617D">
+        <w:p w:rsidR="00C95D56" w:rsidRDefault="008A154D" w:rsidP="008A154D">
           <w:pPr>
-            <w:pStyle w:val="862F8F971BFF414890A6E0D88B5EF27E2"/>
+            <w:pStyle w:val="862F8F971BFF414890A6E0D88B5EF27E"/>
           </w:pPr>
           <w:r w:rsidRPr="00C95FDB">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               <w:vanish/>
             </w:rPr>
             <w:t>Text eingeben</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="120D16F43F7E4560AE2ED432F1ED57D0"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2D32825C-9F4C-4DA9-B7E1-BE5C33D85472}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C95D56" w:rsidRDefault="004F617D" w:rsidP="004F617D">
+        <w:p w:rsidR="00C95D56" w:rsidRDefault="008A154D" w:rsidP="008A154D">
           <w:pPr>
-            <w:pStyle w:val="120D16F43F7E4560AE2ED432F1ED57D02"/>
+            <w:pStyle w:val="120D16F43F7E4560AE2ED432F1ED57D0"/>
           </w:pPr>
           <w:r w:rsidRPr="00C95FDB">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               <w:vanish/>
             </w:rPr>
             <w:t>Text eingeben</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="20158FAAA8DD40738661838C72E290F5"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D1A365A0-38D6-4A8C-9680-F5A0D900948B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C95D56" w:rsidRDefault="004F617D" w:rsidP="004F617D">
+        <w:p w:rsidR="00C95D56" w:rsidRDefault="008A154D" w:rsidP="008A154D">
           <w:pPr>
-            <w:pStyle w:val="20158FAAA8DD40738661838C72E290F52"/>
+            <w:pStyle w:val="20158FAAA8DD40738661838C72E290F5"/>
           </w:pPr>
           <w:r w:rsidRPr="00C95FDB">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               <w:vanish/>
             </w:rPr>
             <w:t>Text eingeben</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="362EC1B8095045DBBDFCB63C130D0E92"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A2A2B1A3-B1BD-4D0F-A2D1-E1953051070D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C95D56" w:rsidRDefault="004F617D" w:rsidP="004F617D">
+        <w:p w:rsidR="00C95D56" w:rsidRDefault="008A154D" w:rsidP="008A154D">
           <w:pPr>
-            <w:pStyle w:val="362EC1B8095045DBBDFCB63C130D0E922"/>
+            <w:pStyle w:val="362EC1B8095045DBBDFCB63C130D0E92"/>
           </w:pPr>
           <w:r w:rsidRPr="00C95FDB">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               <w:vanish/>
             </w:rPr>
             <w:t>Text eingeben</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FAAC2F2AA8224EC3A135CF8F7F90981B"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F4BB9A6B-B215-4EBA-9410-B5515A35A1B6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C95D56" w:rsidRDefault="004F617D" w:rsidP="004F617D">
+        <w:p w:rsidR="00C95D56" w:rsidRDefault="008A154D" w:rsidP="008A154D">
           <w:pPr>
-            <w:pStyle w:val="FAAC2F2AA8224EC3A135CF8F7F90981B2"/>
+            <w:pStyle w:val="FAAC2F2AA8224EC3A135CF8F7F90981B"/>
           </w:pPr>
           <w:r w:rsidRPr="00C95FDB">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               <w:vanish/>
             </w:rPr>
             <w:t>Text eingeben</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A3758E86F9AF4431B210C4F076D00B52"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1EB0B318-7216-4ACD-82C9-CE1B5934F102}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C95D56" w:rsidRDefault="004F617D" w:rsidP="004F617D">
+        <w:p w:rsidR="00C95D56" w:rsidRDefault="008A154D" w:rsidP="008A154D">
           <w:pPr>
-            <w:pStyle w:val="A3758E86F9AF4431B210C4F076D00B522"/>
+            <w:pStyle w:val="A3758E86F9AF4431B210C4F076D00B52"/>
           </w:pPr>
           <w:r w:rsidRPr="00C95FDB">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               <w:vanish/>
             </w:rPr>
             <w:t>Text eingeben</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -9894,132 +10027,134 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008A29B8"/>
     <w:rsid w:val="000679D3"/>
-    <w:rsid w:val="001A3066"/>
+    <w:rsid w:val="00190A93"/>
     <w:rsid w:val="002C5A08"/>
     <w:rsid w:val="00382095"/>
+    <w:rsid w:val="003F5DCC"/>
     <w:rsid w:val="004218BB"/>
     <w:rsid w:val="004220C5"/>
     <w:rsid w:val="00461123"/>
     <w:rsid w:val="004F617D"/>
     <w:rsid w:val="00617063"/>
     <w:rsid w:val="006765F5"/>
+    <w:rsid w:val="00846E4C"/>
     <w:rsid w:val="00854CFD"/>
     <w:rsid w:val="008A02D8"/>
+    <w:rsid w:val="008A154D"/>
     <w:rsid w:val="008A29B8"/>
+    <w:rsid w:val="00914F23"/>
     <w:rsid w:val="00A1699E"/>
     <w:rsid w:val="00A23611"/>
     <w:rsid w:val="00A72852"/>
     <w:rsid w:val="00A961DA"/>
     <w:rsid w:val="00AD2B30"/>
     <w:rsid w:val="00C95D56"/>
     <w:rsid w:val="00E40FBC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
@@ -10441,538 +10576,538 @@
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr>
       <w:hidden/>
     </w:trPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004F617D"/>
+    <w:rsid w:val="008A154D"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5736461E47AB4D10AA2522BADA377AF41">
-[...1 lines deleted...]
-    <w:rsid w:val="004F617D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5736461E47AB4D10AA2522BADA377AF4">
+    <w:name w:val="5736461E47AB4D10AA2522BADA377AF4"/>
+    <w:rsid w:val="008A154D"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="06C851B61AFC4A04AD20B38D1D8506882">
-[...1 lines deleted...]
-    <w:rsid w:val="004F617D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="06C851B61AFC4A04AD20B38D1D850688">
+    <w:name w:val="06C851B61AFC4A04AD20B38D1D850688"/>
+    <w:rsid w:val="008A154D"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="69E537A272A5441E8DA07D81A1609F4D2">
-[...1 lines deleted...]
-    <w:rsid w:val="004F617D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="69E537A272A5441E8DA07D81A1609F4D">
+    <w:name w:val="69E537A272A5441E8DA07D81A1609F4D"/>
+    <w:rsid w:val="008A154D"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AAA7084987BB44CAB19963C4D1693C182">
-[...1 lines deleted...]
-    <w:rsid w:val="004F617D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AAA7084987BB44CAB19963C4D1693C18">
+    <w:name w:val="AAA7084987BB44CAB19963C4D1693C18"/>
+    <w:rsid w:val="008A154D"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0CA2D92DC3A64B2E82978B5E3DCB08AB2">
-[...1 lines deleted...]
-    <w:rsid w:val="004F617D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0CA2D92DC3A64B2E82978B5E3DCB08AB">
+    <w:name w:val="0CA2D92DC3A64B2E82978B5E3DCB08AB"/>
+    <w:rsid w:val="008A154D"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="567F4BF44C964425A371FE3CB1E4698C2">
-[...1 lines deleted...]
-    <w:rsid w:val="004F617D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="567F4BF44C964425A371FE3CB1E4698C">
+    <w:name w:val="567F4BF44C964425A371FE3CB1E4698C"/>
+    <w:rsid w:val="008A154D"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B148AD4BE82346A6B56F37481F808DDC2">
-[...1 lines deleted...]
-    <w:rsid w:val="004F617D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B148AD4BE82346A6B56F37481F808DDC">
+    <w:name w:val="B148AD4BE82346A6B56F37481F808DDC"/>
+    <w:rsid w:val="008A154D"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="24D5ECE559754054A793186F664E7C0D2">
-[...1 lines deleted...]
-    <w:rsid w:val="004F617D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="24D5ECE559754054A793186F664E7C0D">
+    <w:name w:val="24D5ECE559754054A793186F664E7C0D"/>
+    <w:rsid w:val="008A154D"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A8B4CCD06E2C4DE6A56093EC28A7BAB52">
-[...1 lines deleted...]
-    <w:rsid w:val="004F617D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A8B4CCD06E2C4DE6A56093EC28A7BAB5">
+    <w:name w:val="A8B4CCD06E2C4DE6A56093EC28A7BAB5"/>
+    <w:rsid w:val="008A154D"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2F9554E187BC4660A1AA2B90F86381892">
-[...1 lines deleted...]
-    <w:rsid w:val="004F617D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2F9554E187BC4660A1AA2B90F8638189">
+    <w:name w:val="2F9554E187BC4660A1AA2B90F8638189"/>
+    <w:rsid w:val="008A154D"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3FD19937A5DE4871A103D8A9252300832">
-[...1 lines deleted...]
-    <w:rsid w:val="004F617D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3FD19937A5DE4871A103D8A925230083">
+    <w:name w:val="3FD19937A5DE4871A103D8A925230083"/>
+    <w:rsid w:val="008A154D"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A6B52D1DB8284E31AED5CFF26D23A58A2">
-[...1 lines deleted...]
-    <w:rsid w:val="004F617D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A6B52D1DB8284E31AED5CFF26D23A58A">
+    <w:name w:val="A6B52D1DB8284E31AED5CFF26D23A58A"/>
+    <w:rsid w:val="008A154D"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="44E544A3978A470DB2196A7183C1754D2">
-[...1 lines deleted...]
-    <w:rsid w:val="004F617D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="44E544A3978A470DB2196A7183C1754D">
+    <w:name w:val="44E544A3978A470DB2196A7183C1754D"/>
+    <w:rsid w:val="008A154D"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="22F1D13661A746FC9D447D5AC349FBDC2">
-[...1 lines deleted...]
-    <w:rsid w:val="004F617D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="22F1D13661A746FC9D447D5AC349FBDC">
+    <w:name w:val="22F1D13661A746FC9D447D5AC349FBDC"/>
+    <w:rsid w:val="008A154D"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9FFC15EF885146EDABA0EA22A1CDF53E2">
-[...1 lines deleted...]
-    <w:rsid w:val="004F617D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9FFC15EF885146EDABA0EA22A1CDF53E">
+    <w:name w:val="9FFC15EF885146EDABA0EA22A1CDF53E"/>
+    <w:rsid w:val="008A154D"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CF9AD065332940CF8D6793A4CFC44BDF2">
-[...1 lines deleted...]
-    <w:rsid w:val="004F617D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CF9AD065332940CF8D6793A4CFC44BDF">
+    <w:name w:val="CF9AD065332940CF8D6793A4CFC44BDF"/>
+    <w:rsid w:val="008A154D"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D1DEFB02EFE0420A84152DDF57C4F3F72">
-[...1 lines deleted...]
-    <w:rsid w:val="004F617D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D1DEFB02EFE0420A84152DDF57C4F3F7">
+    <w:name w:val="D1DEFB02EFE0420A84152DDF57C4F3F7"/>
+    <w:rsid w:val="008A154D"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FB24212370284936AB9C9EB124E0B95A2">
-[...1 lines deleted...]
-    <w:rsid w:val="004F617D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FB24212370284936AB9C9EB124E0B95A">
+    <w:name w:val="FB24212370284936AB9C9EB124E0B95A"/>
+    <w:rsid w:val="008A154D"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B06075DDBF284592A3E70262FF8F03692">
-[...1 lines deleted...]
-    <w:rsid w:val="004F617D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B06075DDBF284592A3E70262FF8F0369">
+    <w:name w:val="B06075DDBF284592A3E70262FF8F0369"/>
+    <w:rsid w:val="008A154D"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A51C4D6D640E4DFE9A9CA510CE78B24A2">
-[...1 lines deleted...]
-    <w:rsid w:val="004F617D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A51C4D6D640E4DFE9A9CA510CE78B24A">
+    <w:name w:val="A51C4D6D640E4DFE9A9CA510CE78B24A"/>
+    <w:rsid w:val="008A154D"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A53C76C607094F26AA40ED072011E9652">
-[...1 lines deleted...]
-    <w:rsid w:val="004F617D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A53C76C607094F26AA40ED072011E965">
+    <w:name w:val="A53C76C607094F26AA40ED072011E965"/>
+    <w:rsid w:val="008A154D"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="97F888D19BFD444D8E6BAC41E57426F62">
-[...1 lines deleted...]
-    <w:rsid w:val="004F617D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="97F888D19BFD444D8E6BAC41E57426F6">
+    <w:name w:val="97F888D19BFD444D8E6BAC41E57426F6"/>
+    <w:rsid w:val="008A154D"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="07794BC90FAF4F309EE961A5848796062">
-[...1 lines deleted...]
-    <w:rsid w:val="004F617D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="07794BC90FAF4F309EE961A584879606">
+    <w:name w:val="07794BC90FAF4F309EE961A584879606"/>
+    <w:rsid w:val="008A154D"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="862F8F971BFF414890A6E0D88B5EF27E2">
-[...1 lines deleted...]
-    <w:rsid w:val="004F617D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="862F8F971BFF414890A6E0D88B5EF27E">
+    <w:name w:val="862F8F971BFF414890A6E0D88B5EF27E"/>
+    <w:rsid w:val="008A154D"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9C07BE828A2843D8B9809C81744B8DCE2">
-[...1 lines deleted...]
-    <w:rsid w:val="004F617D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9C07BE828A2843D8B9809C81744B8DCE">
+    <w:name w:val="9C07BE828A2843D8B9809C81744B8DCE"/>
+    <w:rsid w:val="008A154D"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="120D16F43F7E4560AE2ED432F1ED57D02">
-[...1 lines deleted...]
-    <w:rsid w:val="004F617D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="120D16F43F7E4560AE2ED432F1ED57D0">
+    <w:name w:val="120D16F43F7E4560AE2ED432F1ED57D0"/>
+    <w:rsid w:val="008A154D"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="49F7635673C74B948D8C94626468F0792">
-[...1 lines deleted...]
-    <w:rsid w:val="004F617D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="49F7635673C74B948D8C94626468F079">
+    <w:name w:val="49F7635673C74B948D8C94626468F079"/>
+    <w:rsid w:val="008A154D"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="20158FAAA8DD40738661838C72E290F52">
-[...1 lines deleted...]
-    <w:rsid w:val="004F617D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="20158FAAA8DD40738661838C72E290F5">
+    <w:name w:val="20158FAAA8DD40738661838C72E290F5"/>
+    <w:rsid w:val="008A154D"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0397DE50F49B4779A61A76FD13F016DA2">
-[...1 lines deleted...]
-    <w:rsid w:val="004F617D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0397DE50F49B4779A61A76FD13F016DA">
+    <w:name w:val="0397DE50F49B4779A61A76FD13F016DA"/>
+    <w:rsid w:val="008A154D"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="362EC1B8095045DBBDFCB63C130D0E922">
-[...1 lines deleted...]
-    <w:rsid w:val="004F617D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="362EC1B8095045DBBDFCB63C130D0E92">
+    <w:name w:val="362EC1B8095045DBBDFCB63C130D0E92"/>
+    <w:rsid w:val="008A154D"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CF7F7CE1AA8849B98F40B00B0E1C83E42">
-[...1 lines deleted...]
-    <w:rsid w:val="004F617D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CF7F7CE1AA8849B98F40B00B0E1C83E4">
+    <w:name w:val="CF7F7CE1AA8849B98F40B00B0E1C83E4"/>
+    <w:rsid w:val="008A154D"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FAAC2F2AA8224EC3A135CF8F7F90981B2">
-[...1 lines deleted...]
-    <w:rsid w:val="004F617D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FAAC2F2AA8224EC3A135CF8F7F90981B">
+    <w:name w:val="FAAC2F2AA8224EC3A135CF8F7F90981B"/>
+    <w:rsid w:val="008A154D"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A3758E86F9AF4431B210C4F076D00B522">
-[...1 lines deleted...]
-    <w:rsid w:val="004F617D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A3758E86F9AF4431B210C4F076D00B52">
+    <w:name w:val="A3758E86F9AF4431B210C4F076D00B52"/>
+    <w:rsid w:val="008A154D"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -11234,74 +11369,74 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{589110E6-0A15-499B-86CF-203409DA49B8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>581</Words>
-  <Characters>3666</Characters>
+  <Characters>3667</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4239</CharactersWithSpaces>
+  <CharactersWithSpaces>4240</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>3014774</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.schule-madiswil.ch/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>